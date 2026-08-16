--- v0 (2025-12-01)
+++ v1 (2026-08-16)
@@ -1,2373 +1,3597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10166" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="159" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="008000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1372"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="1561"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E64805" w:rsidRPr="007F4A8C" w14:paraId="449ADA1D" w14:textId="77777777" w:rsidTr="00F67F6E">
+      <w:tr w:rsidR="00294982" w:rsidRPr="007F4A8C" w14:paraId="449ADA1D" w14:textId="77777777" w:rsidTr="00D13AE2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3168" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C739AC4" w14:textId="0CD69741" w:rsidR="00E64805" w:rsidRPr="007F4A8C" w:rsidRDefault="00E64805" w:rsidP="00E64805">
+          <w:p w14:paraId="44E8A7A1" w14:textId="5AB44FBB" w:rsidR="00CF717D" w:rsidRPr="007F4A8C" w:rsidRDefault="00D13AE2">
             <w:pPr>
               <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67750E72" wp14:editId="5DA853C1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43D17B8E" wp14:editId="22581BCB">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>1022350</wp:posOffset>
+                    <wp:posOffset>889027</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>184785</wp:posOffset>
+                    <wp:posOffset>245110</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="1087120" cy="377825"/>
-[...9 lines deleted...]
-                  </wp:wrapThrough>
+                  <wp:extent cx="1156970" cy="402590"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                  <wp:wrapNone/>
                   <wp:docPr id="49" name="Bild 49" descr="UMG"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 49" descr="UMG"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1087120" cy="377825"/>
-[...489 lines deleted...]
-                            <a:ext cx="521970" cy="453390"/>
+                            <a:ext cx="1156970" cy="402590"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-          </w:p>
-[...171 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="007C2708">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56A6F39A" wp14:editId="7EAE8D54">
-[...2 lines deleted...]
-                  <wp:docPr id="4" name="Grafik 4" descr="http://symbib.jedermann.de/light/symbole/gif/verb_p035.gif"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71F738DE" wp14:editId="39AFDE6B">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>202565</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>80645</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="784860" cy="784860"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapTight wrapText="bothSides">
+                    <wp:wrapPolygon edited="0">
+                      <wp:start x="6291" y="1049"/>
+                      <wp:lineTo x="3670" y="4718"/>
+                      <wp:lineTo x="3670" y="6816"/>
+                      <wp:lineTo x="5243" y="10485"/>
+                      <wp:lineTo x="1573" y="13107"/>
+                      <wp:lineTo x="1573" y="19922"/>
+                      <wp:lineTo x="19398" y="19922"/>
+                      <wp:lineTo x="19398" y="13107"/>
+                      <wp:lineTo x="17825" y="10485"/>
+                      <wp:lineTo x="14155" y="1049"/>
+                      <wp:lineTo x="6291" y="1049"/>
+                    </wp:wrapPolygon>
+                  </wp:wrapTight>
+                  <wp:docPr id="8" name="Grafik 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="http://symbib.jedermann.de/light/symbole/gif/verb_p035.gif"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1" name="GOE_Logo_Kompakt_Farbe_RGB.png"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17" cstate="print">
+                          <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="468000" cy="468000"/>
+                            <a:ext cx="784860" cy="784860"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C9AF820" w14:textId="73BBDD08" w:rsidR="008461F8" w:rsidRDefault="00F67F6E" w:rsidP="00F67F6E">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C739AC4" w14:textId="03CC9672" w:rsidR="00CF717D" w:rsidRPr="007F4A8C" w:rsidRDefault="00CF717D" w:rsidP="00D75353">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A050B6C" w14:textId="77777777" w:rsidR="00CF717D" w:rsidRPr="007F4A8C" w:rsidRDefault="00CF717D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70CCE9A6" w14:textId="06AD11AF" w:rsidR="00CF717D" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:spacing w:val="50"/>
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operating </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>instructions</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF717D" w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> according</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidR="00F90619" w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>§14</w:t>
+            </w:r>
+            <w:r w:rsidR="007F4A8C" w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CF717D" w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BioStoffV</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CF717D" w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F9C48A" w14:textId="08A3249D" w:rsidR="00300E4A" w:rsidRPr="00AE07F8" w:rsidRDefault="007C2708" w:rsidP="006C02FF">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF717D" w:rsidRPr="00AE07F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002C7540" w14:textId="1F809F0D" w:rsidR="00CF717D" w:rsidRPr="007F4A8C" w:rsidRDefault="00CF717D" w:rsidP="006C02FF">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00294982" w:rsidRPr="007F4A8C" w14:paraId="7C4BB1E9" w14:textId="77777777" w:rsidTr="00D13AE2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03AE576B" w14:textId="77777777" w:rsidR="00CF717D" w:rsidRPr="007F4A8C" w:rsidRDefault="00CF717D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="525C4D4E" w14:textId="77777777" w:rsidR="00CF717D" w:rsidRPr="007F4A8C" w:rsidRDefault="00CF717D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0E9456" w14:textId="77777777" w:rsidR="00CF717D" w:rsidRPr="007F4A8C" w:rsidRDefault="00CF717D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A17D2C" w14:textId="401CDB69" w:rsidR="00CF717D" w:rsidRPr="007F4A8C" w:rsidRDefault="007C2708" w:rsidP="00F66756">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>document</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CF717D" w:rsidRPr="007F4A8C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE07F8" w:rsidRPr="007F4A8C" w14:paraId="4DDA8F11" w14:textId="77777777" w:rsidTr="00237D06">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+          </w:tcPr>
+          <w:p w14:paraId="023F34D5" w14:textId="66883A44" w:rsidR="00AE07F8" w:rsidRPr="00A917C7" w:rsidRDefault="007C2708" w:rsidP="00237D06">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>AREA OF APPLICATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE07F8" w:rsidRPr="007F4A8C" w14:paraId="76DE3551" w14:textId="77777777" w:rsidTr="00F66756">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="695"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D18F965" w14:textId="017ACBA7" w:rsidR="00AE07F8" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="00AE07F8">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Room </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AE07F8" w:rsidRPr="00AE07F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8438" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0824625D" w14:textId="05ADEDD1" w:rsidR="00AE07F8" w:rsidRPr="00AE07F8" w:rsidRDefault="00AE07F8" w:rsidP="005C0F2B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A917C7" w:rsidRPr="007F4A8C" w14:paraId="7715470D" w14:textId="77777777" w:rsidTr="00653915">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A84E36B" w14:textId="051D1EA1" w:rsidR="00A917C7" w:rsidRPr="00A917C7" w:rsidRDefault="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>BIOLOGICAL AGENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A917C7" w:rsidRPr="00372BD1" w14:paraId="1B79098A" w14:textId="77777777" w:rsidTr="00E4112E">
+        <w:trPr>
+          <w:trHeight w:val="505"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B36C99" w14:textId="2F29B994" w:rsidR="00B92BAD" w:rsidRDefault="004201E3" w:rsidP="00B3669F">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Biosafety</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>level</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53205C12" w14:textId="38183860" w:rsidR="004201E3" w:rsidRPr="00B3669F" w:rsidRDefault="004201E3" w:rsidP="00B3669F">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Add</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Organism</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF717D" w:rsidRPr="004201E3" w14:paraId="118AE700" w14:textId="77777777" w:rsidTr="00653915">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6FB54C" w14:textId="4D8DF6C2" w:rsidR="00CF717D" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="00363024">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="0"/>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>HAZARDS</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidR="004201E3">
+              <w:rPr>
+                <w:rStyle w:val="Kommentarzeichen"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="0"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TO HUMANS (and the environment)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00294982" w:rsidRPr="004201E3" w14:paraId="5D2CB365" w14:textId="77777777" w:rsidTr="00301124">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5928FC61" w14:textId="23714BEA" w:rsidR="007F4A8C" w:rsidRPr="007C2708" w:rsidRDefault="00DC0B45" w:rsidP="00301124">
+            <w:pPr>
+              <w:ind w:right="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6468EE9C" wp14:editId="091B7D9C">
-[...2 lines deleted...]
-                  <wp:docPr id="3" name="Grafik 3" descr="http://symbib.jedermann.de/light/symbole/gif/verb_p022.gif"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10CBDB32" wp14:editId="6E5AB4C7">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>208915</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>78740</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="522000" cy="453600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1" name="Grafik 1" descr="https://www.bghm.de/fileadmin/user_upload/Arbeitsschuetzer/Praxishilfen/Sicherheitszeichen/warn/W009%20Warnung%20vor%20Biogef%C3%A4hrdung.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1" descr="http://symbib.jedermann.de/light/symbole/gif/verb_p022.gif"/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="https://www.bghm.de/fileadmin/user_upload/Arbeitsschuetzer/Praxishilfen/Sicherheitszeichen/warn/W009%20Warnung%20vor%20Biogef%C3%A4hrdung.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="468000" cy="468000"/>
+                            <a:ext cx="522000" cy="453600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AACC1FF" w14:textId="747ECC0E" w:rsidR="007F4A8C" w:rsidRDefault="00DC0B45" w:rsidP="00F67F6E">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8438" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AD75B3" w14:textId="0AD043D9" w:rsidR="004201E3" w:rsidRPr="004201E3" w:rsidRDefault="004201E3" w:rsidP="004201E3">
+            <w:pPr>
+              <w:ind w:right="287"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological agents in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>risk g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>roup 2 (viruses, bacteria, fungi, endoparasites) can cause infections and diseases when they come into contact with the human body. Allergenic and toxic potential cannot be ruled out either.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107E6D1D" w14:textId="6BB2284D" w:rsidR="00CF1C28" w:rsidRPr="00350E40" w:rsidRDefault="004201E3" w:rsidP="004201E3">
+            <w:pPr>
+              <w:ind w:left="108" w:right="287"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Exposure can occur through inhalation of aerosols, ingestion of material, penetration into existing or injury-induced skin lesions, or splashing of the sample onto the eyes or mucous membranes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF717D" w:rsidRPr="004201E3" w14:paraId="54C1BE3C" w14:textId="77777777" w:rsidTr="00653915">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EB1CEF" w14:textId="72D5341D" w:rsidR="00CF717D" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="00805686">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:ind w:right="287"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>SAFETY MEASURES AND RULES OF CONDU</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7451D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00294982" w:rsidRPr="004201E3" w14:paraId="15D816DF" w14:textId="77777777" w:rsidTr="00157E0A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2114"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9AF820" w14:textId="51576383" w:rsidR="008461F8" w:rsidRDefault="00294982" w:rsidP="00157E0A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="738"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="50"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:noProof/>
-                <w:color w:val="333333"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66181E9D" wp14:editId="29B1E079">
-[...2 lines deleted...]
-                  <wp:docPr id="13" name="Bild 13" descr="M010_Schutzkleidung-benutzen"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="366F725E" wp14:editId="7480C610">
+                  <wp:extent cx="439200" cy="439200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Grafik 4" descr="http://symbib.jedermann.de/light/symbole/gif/verb_p035.gif"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 13" descr="M010_Schutzkleidung-benutzen"/>
+                          <pic:cNvPr id="0" name="Picture 3" descr="http://symbib.jedermann.de/light/symbole/gif/verb_p035.gif"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="468000" cy="468000"/>
+                            <a:ext cx="439200" cy="439200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F6733CA" w14:textId="09759664" w:rsidR="00DC0B45" w:rsidRDefault="00DC0B45" w:rsidP="00F67F6E">
+          <w:p w14:paraId="0E542354" w14:textId="4E881165" w:rsidR="00294982" w:rsidRDefault="00294982" w:rsidP="00157E0A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="738"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="50"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:noProof/>
-                <w:color w:val="333333"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2708D2AE" wp14:editId="27FD39B5">
-[...2 lines deleted...]
-                  <wp:docPr id="12" name="Bild 12" descr="M009_Handschutz-benutzen"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06DEA9EB" wp14:editId="0B3B530B">
+                  <wp:extent cx="446400" cy="446400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Grafik 3" descr="http://symbib.jedermann.de/light/symbole/gif/verb_p022.gif"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 12" descr="M009_Handschutz-benutzen"/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="http://symbib.jedermann.de/light/symbole/gif/verb_p022.gif"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="468000" cy="468000"/>
+                            <a:ext cx="446400" cy="446400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F172F4D" w14:textId="19A0CF6C" w:rsidR="00DC0B45" w:rsidRDefault="00DC0B45" w:rsidP="00F67F6E">
+          <w:p w14:paraId="73764C3A" w14:textId="7858EB6F" w:rsidR="00D13AE2" w:rsidRDefault="00D13AE2" w:rsidP="00157E0A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="738"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="50"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:noProof/>
-                <w:color w:val="333333"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A0E7F40" wp14:editId="389B8DA0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="064CEB94" wp14:editId="4FF62FC2">
                   <wp:extent cx="468000" cy="468000"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
-                  <wp:docPr id="11" name="Bild 11" descr="M004_Augenschutz-benutzen"/>
+                  <wp:docPr id="9" name="Grafik 9" descr="Gebotszeichen Laborkittel tragen – ISO 7010 - M059, ASR A 1.3 (2013)"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 11" descr="M004_Augenschutz-benutzen"/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Gebotszeichen Laborkittel tragen – ISO 7010 - M059, ASR A 1.3 (2013)"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                          <a:xfrm flipH="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="468000" cy="468000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7960B331" w14:textId="12C1D4FC" w:rsidR="007F4A8C" w:rsidRPr="007F4A8C" w:rsidRDefault="00DC0B45" w:rsidP="00F67F6E">
+          <w:p w14:paraId="3F6733CA" w14:textId="09759664" w:rsidR="00DC0B45" w:rsidRDefault="00DC0B45" w:rsidP="00157E0A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="738"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="50"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:noProof/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="272F24AC" wp14:editId="0970D08C">
-[...2 lines deleted...]
-                  <wp:docPr id="2" name="Grafik 2" descr="Gebotszeichen Atemschutzmaske tragen - praxisbewährt"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2708D2AE" wp14:editId="1DDED72E">
+                  <wp:extent cx="435600" cy="435600"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+                  <wp:docPr id="12" name="Bild 12" descr="M009_Handschutz-benutzen"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="Gebotszeichen Atemschutzmaske tragen - praxisbewährt"/>
+                          <pic:cNvPr id="0" name="Picture 12" descr="M009_Handschutz-benutzen"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="468000" cy="468000"/>
+                            <a:ext cx="435600" cy="435600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="0C785C47" w14:textId="77777777" w:rsidR="00E55F1E" w:rsidRPr="00531787" w:rsidRDefault="00E55F1E" w:rsidP="00E55F1E">
+          <w:p w14:paraId="27EDC190" w14:textId="77777777" w:rsidR="007F4A8C" w:rsidRDefault="00DC0B45" w:rsidP="00157E0A">
             <w:pPr>
-              <w:numPr>
-[...192 lines deleted...]
-            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="738"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="50"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:noProof/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03B36C89" wp14:editId="6DBC8B59">
-[...2 lines deleted...]
-                  <wp:docPr id="97" name="grafik" descr="Sollte die Grafik nicht angezeigt werden, benutzen Sie bitte unten stehenden Link."/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A0E7F40" wp14:editId="08F1C0FA">
+                  <wp:extent cx="435600" cy="435600"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+                  <wp:docPr id="11" name="Bild 11" descr="M004_Augenschutz-benutzen"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="grafik" descr="Sollte die Grafik nicht angezeigt werden, benutzen Sie bitte unten stehenden Link."/>
+                          <pic:cNvPr id="0" name="Picture 11" descr="M004_Augenschutz-benutzen"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
+                            <a:ext cx="435600" cy="435600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7960B331" w14:textId="6727823C" w:rsidR="0055724A" w:rsidRPr="00E4112E" w:rsidRDefault="0055724A" w:rsidP="00157E0A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="738"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="50"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71BC183A" wp14:editId="00639A48">
+                  <wp:extent cx="523875" cy="523875"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:docPr id="7" name="Grafik 7" descr="Gebotszeichen Atemschutzmaske tragen - praxisbewährt"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Gebotszeichen Atemschutzmaske tragen - praxisbewährt"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId24" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="524309" cy="524309"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8438" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="420A7BCD" w14:textId="205B24BA" w:rsidR="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activities involving </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>biosubstances</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of risk group 2 may only be carried out in laboratories of </w:t>
+            </w:r>
+            <w:r w:rsidR="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Biosafety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level 2. The laboratories must be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>labeled</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accordingly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273C388C" w14:textId="449D504C" w:rsidR="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only instructed persons who are authorized to do so by the </w:t>
+            </w:r>
+            <w:r w:rsidR="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>responsible person</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have access to the laboratory. This also applies to cleaning and maintenance personnel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C521ADD" w14:textId="77777777" w:rsidR="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Protective clothing</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidR="004201E3">
+              <w:rPr>
+                <w:rStyle w:val="Kommentarzeichen"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> At least a closed lab coat and sturdy closed shoes must be worn in the laboratory. Protective clothing must be removed when leaving the laboratory. Soiled protective clothing is collected and cleaned in accordance with the hygiene plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04DD7F7C" w14:textId="77777777" w:rsidR="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Disposable gloves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must be worn when directly handling material containing pathogens. Avoid smear contamination (e.g. on door handles).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40705A70" w14:textId="77777777" w:rsidR="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Skin protection:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> When leaving the laboratory and in the event of skin contact with material containing pathogens, hands must be washed, disinfected and then cared for in accordance with the hygiene plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EA886B" w14:textId="09B2B578" w:rsidR="00D13AE2" w:rsidRDefault="00D13AE2" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13AE2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When performing tasks that require hand sanitization or the wearing of protective gloves, nothing may be worn on the forearms or hands (e.g., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D13AE2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>jewelry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D13AE2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>). Fingernails must be kept short; artificial and gel nails are not permitted.</w:t>
+            </w:r>
+            <w:r w:rsidR="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004201E3" w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Painted nails are </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="2"/>
+            <w:r w:rsidR="004201E3" w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>prohibited/permitted.</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidR="004201E3">
+              <w:rPr>
+                <w:rStyle w:val="Kommentarzeichen"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B7A35F" w14:textId="78FF13D7" w:rsidR="004201E3" w:rsidRDefault="004201E3" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Long hair and head coverings must be worn in such a way that they do not interfere with work activities or restrict the field of vision.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314A62D7" w14:textId="2AD868F4" w:rsidR="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All work where </w:t>
+            </w:r>
+            <w:r w:rsidR="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>aerosol formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is to be expected (e.g. decanting, plating, pipetting, mixing, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>vortexing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>) must be carried out under MSW class II. Only use centrifuges with sealed rotors and centrifuge buckets.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DBE9804" w14:textId="77777777" w:rsidR="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cut protection:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Work with scalpels, cannulas and other sharp-edged objects should be avoided as far as possible. If necessary, use cut-proof variants and collect and dispose of them in puncture-proof containers after use.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63DA96FC" w14:textId="77777777" w:rsidR="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Internal transport:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Only in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>labeled</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, sealed, break-proof containers. These must be disinfected externally before leaving the laboratory.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410FCA7E" w14:textId="0221161A" w:rsidR="00E218AF" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Prohibitions:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mouth pipetting is prohibited. </w:t>
+            </w:r>
+            <w:r w:rsidR="004201E3" w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Food, beverages, and cosmetics are prohibited in the laboratory. Personal mobile devices and accessories may not be left in the restricted area or used while wearing protective gloves.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D4F92" w:rsidRPr="007F4A8C" w14:paraId="6AB65F68" w14:textId="77777777" w:rsidTr="008D4F92">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9849" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B84F8C6" w14:textId="6DBA32FA" w:rsidR="008D4F92" w:rsidRPr="008D4F92" w:rsidRDefault="007C2708" w:rsidP="008D4F92">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:ind w:right="287"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>IN CASE OF EMERGENCY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6748B0E0" w14:textId="77777777" w:rsidR="008D4F92" w:rsidRPr="007F4A8C" w:rsidRDefault="008D4F92" w:rsidP="00805686">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:ind w:right="287"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D4F92" w:rsidRPr="004201E3" w14:paraId="6C3E7881" w14:textId="77777777" w:rsidTr="008D4F92">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDAA310" w14:textId="3642882F" w:rsidR="008D4F92" w:rsidRDefault="00D13AE2" w:rsidP="008D4F92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="738"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="50"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="316F5588" wp14:editId="17310FCF">
+                  <wp:extent cx="468000" cy="468000"/>
+                  <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+                  <wp:docPr id="10" name="Grafik 10" descr="Gebotszeichen Laborkittel tragen – ISO 7010 - M059, ASR A 1.3 (2013)"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Gebotszeichen Laborkittel tragen – ISO 7010 - M059, ASR A 1.3 (2013)"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId21" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm flipH="1">
+                            <a:off x="0" y="0"/>
                             <a:ext cx="468000" cy="468000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6235A60E" w14:textId="77777777" w:rsidR="008D4F92" w:rsidRDefault="008D4F92" w:rsidP="008D4F92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="738"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:noProof/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A5D37F9" wp14:editId="3050C972">
+                  <wp:extent cx="435600" cy="435600"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+                  <wp:docPr id="5" name="Bild 12" descr="M009_Handschutz-benutzen"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 12" descr="M009_Handschutz-benutzen"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId22" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="435600" cy="435600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF5B395" w14:textId="77777777" w:rsidR="008D4F92" w:rsidRDefault="008D4F92" w:rsidP="008D4F92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="738"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:noProof/>
+                <w:color w:val="333333"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E6C6E5B" wp14:editId="264CE0D9">
+                  <wp:extent cx="435600" cy="435600"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+                  <wp:docPr id="6" name="Bild 11" descr="M004_Augenschutz-benutzen"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 11" descr="M004_Augenschutz-benutzen"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId23" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="435600" cy="435600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6E03D2" w14:textId="5EF72528" w:rsidR="004201E3" w:rsidRPr="008D4F92" w:rsidRDefault="004201E3" w:rsidP="008D4F92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="738"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A595B0E" wp14:editId="6106F4A9">
+                  <wp:extent cx="523875" cy="523875"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:docPr id="2" name="Grafik 2" descr="Gebotszeichen Atemschutzmaske tragen - praxisbewährt"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="Gebotszeichen Atemschutzmaske tragen - praxisbewährt"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId24" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="524309" cy="524309"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8794" w:type="dxa"/>
+            <w:tcW w:w="8288" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6F3CB8" w14:textId="77777777" w:rsidR="007C2708" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If large quantities or concentrations of the biological agent are released (e.g. spillage, breakage of a culture bottle), warn employees, cordon off the area if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>necessary</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the case of large volumes and inform the laboratory management immediately.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58792E57" w14:textId="75421C73" w:rsidR="007C2708" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Pay attention to personal protection! As a minimum, protective gowns, disposable protective gloves and safety goggles must be worn.</w:t>
+            </w:r>
+            <w:r w:rsidR="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004201E3" w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Wear an FFP2 mask if bioaerosols are present.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25AF9641" w14:textId="3BF3B518" w:rsidR="008D4F92" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Absorb liquids with cellulose. Disinfect the contaminated area in accordance with the hygiene plan. All contaminated objects must be collected in disposal bags and autoclaved.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2400C5" w14:textId="77777777" w:rsidR="008D4F92" w:rsidRPr="007C2708" w:rsidRDefault="008D4F92" w:rsidP="00805686">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:ind w:right="287"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004851B3" w:rsidRPr="007F4A8C" w14:paraId="55F6E583" w14:textId="77777777" w:rsidTr="008D4F92">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7331" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF22D59" w14:textId="2199436D" w:rsidR="004851B3" w:rsidRPr="007F4A8C" w:rsidRDefault="007C2708" w:rsidP="008D4F92">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:ind w:right="287"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>FIRST AID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="361B456B" w14:textId="56644DD0" w:rsidR="004851B3" w:rsidRPr="004851B3" w:rsidRDefault="007C2708" w:rsidP="004851B3">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:ind w:right="287"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="30"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Emergency call</w:t>
+            </w:r>
+            <w:r w:rsidR="004851B3" w:rsidRPr="004851B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="004851B3" w:rsidRPr="004851B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="30"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F42EFD0" w14:textId="77777777" w:rsidR="004851B3" w:rsidRPr="007F4A8C" w:rsidRDefault="004851B3" w:rsidP="00805686">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:ind w:right="287"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00294982" w:rsidRPr="004201E3" w14:paraId="197B3CAE" w14:textId="77777777" w:rsidTr="003B7AC4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1841"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CE43B16" w14:textId="77777777" w:rsidR="00E55F1E" w:rsidRPr="00B63EE7" w:rsidRDefault="00E55F1E" w:rsidP="00E55F1E">
+          <w:p w14:paraId="415ABA23" w14:textId="77777777" w:rsidR="00265D47" w:rsidRDefault="00265D47" w:rsidP="00805686">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FA81438" w14:textId="77777777" w:rsidR="00265D47" w:rsidRDefault="00265D47" w:rsidP="00805686">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="103FA571" w14:textId="50A39C18" w:rsidR="00897BDB" w:rsidRPr="003A3511" w:rsidRDefault="00897BDB" w:rsidP="00805686">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03B36C89" wp14:editId="5F5F9487">
+                  <wp:extent cx="432000" cy="432000"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="97" name="grafik" descr="Sollte die Grafik nicht angezeigt werden, benutzen Sie bitte unten stehenden Link."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="grafik" descr="Sollte die Grafik nicht angezeigt werden, benutzen Sie bitte unten stehenden Link."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId25" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="432000" cy="432000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8438" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="778BE7A1" w14:textId="77777777" w:rsidR="007C2708" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="431"/>
-                <w:tab w:val="num" w:pos="312"/>
               </w:tabs>
-              <w:ind w:hanging="382"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B63EE7">
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Provide first aid, taking care to protect yourself.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CDD4A8C" w14:textId="77777777" w:rsidR="00E64805" w:rsidRPr="00381BD6" w:rsidRDefault="00E64805" w:rsidP="00E64805">
+          <w:p w14:paraId="7AF52964" w14:textId="77777777" w:rsidR="007C2708" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="431"/>
-                <w:tab w:val="num" w:pos="315"/>
               </w:tabs>
-              <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...28 lines deleted...]
-              <w:t>risiko abschätzen. Unfall in das Verbandbuch eintragen.</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Injury/contamination Damaged skin: promote blood flow by applying pressure to the surrounding tissue and treat with alcohol-based wound disinfectant (observe exposure time).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72020EEC" w14:textId="77777777" w:rsidR="00E55F1E" w:rsidRPr="00E55F1E" w:rsidRDefault="00897BDB" w:rsidP="005A696D">
+          <w:p w14:paraId="2A41D65E" w14:textId="77777777" w:rsidR="007C2708" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="431"/>
-                <w:tab w:val="num" w:pos="315"/>
               </w:tabs>
-              <w:ind w:left="314" w:right="289" w:hanging="243"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E64805">
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00E64805">
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In case of splashes in the eye, rinse intensively with an eye wash. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E55F1E" w:rsidRPr="00E55F1E">
+              <w:t>Consult</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E55F1E">
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ausbluten - Blutfluss fördern durch Druck auf die </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00265D47" w:rsidRPr="00E55F1E">
+              <w:t>ophthalmologist</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Gefäße/ das Gewebe oberhalb der</w:t>
-[...13 lines deleted...]
-              <w:t>Verletzung über ca. 1 min., ggf. Wunde spreizen</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71052FE5" w14:textId="77777777" w:rsidR="00897BDB" w:rsidRDefault="00897BDB" w:rsidP="00E55F1E">
+          <w:p w14:paraId="3AC9A380" w14:textId="77777777" w:rsidR="007C2708" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="007C2708">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="431"/>
-                <w:tab w:val="num" w:pos="315"/>
               </w:tabs>
-              <w:ind w:right="289"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E64805">
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...88 lines deleted...]
-              <w:t>.</w:t>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>If material containing pathogens gets into the mouth, spit out immediately and gargle thoroughly with freshly prepared 1% hydrogen peroxide solution.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33BA9F3A" w14:textId="5F4837BF" w:rsidR="00E64805" w:rsidRPr="00E64805" w:rsidRDefault="00E64805" w:rsidP="00E64805">
+          <w:p w14:paraId="2FC1636E" w14:textId="77777777" w:rsidR="004201E3" w:rsidRDefault="007C2708" w:rsidP="004201E3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="431"/>
-                <w:tab w:val="num" w:pos="315"/>
               </w:tabs>
-              <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008953EA">
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>In the event of intensive contact (ingestion, inhalation, incorporation through injury), consult a doctor and company doctor, including preparation of an accident report, blood sample and, if necessary, special infection prophylaxis (PEP).</w:t>
+            </w:r>
+            <w:r w:rsidR="004201E3" w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BA9F3A" w14:textId="7C7D8C0B" w:rsidR="008953EA" w:rsidRPr="004201E3" w:rsidRDefault="004201E3" w:rsidP="004201E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="431"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> mit der Augendusche intensiv spülen. Augenazt aufsuchen.</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Report the accident immediately to the supervisor or their representative and assess the risk of infection. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Enter the accident in the first aid book.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4A8C" w:rsidRPr="007F4A8C" w14:paraId="7ABD9AF6" w14:textId="77777777" w:rsidTr="00F67F6E">
+      <w:tr w:rsidR="007F4A8C" w:rsidRPr="007F4A8C" w14:paraId="7ABD9AF6" w14:textId="77777777" w:rsidTr="00653915">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10166" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
           </w:tcPr>
-          <w:p w14:paraId="27D39310" w14:textId="7A4D2495" w:rsidR="007F4A8C" w:rsidRPr="007F4A8C" w:rsidRDefault="007F4A8C" w:rsidP="00F90619">
+          <w:p w14:paraId="27D39310" w14:textId="20EB9D84" w:rsidR="007F4A8C" w:rsidRPr="007F4A8C" w:rsidRDefault="007C2708" w:rsidP="00F90619">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F4A8C">
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SACHGERECHTE </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>WASTE DISPOSAL - DECONTAMINATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B92BAD" w:rsidRPr="007F4A8C" w14:paraId="6A89F372" w14:textId="77777777" w:rsidTr="00F67F6E">
+      <w:tr w:rsidR="00B92BAD" w:rsidRPr="004201E3" w14:paraId="6A89F372" w14:textId="77777777" w:rsidTr="00F66756">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1540"/>
+          <w:trHeight w:val="973"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10166" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9999" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57AB87EA" w14:textId="42129E32" w:rsidR="008461F8" w:rsidRPr="003B7AC4" w:rsidRDefault="008461F8" w:rsidP="00977493">
+          <w:p w14:paraId="5FD9E53A" w14:textId="77777777" w:rsidR="004201E3" w:rsidRDefault="004201E3" w:rsidP="004201E3">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
-              <w:ind w:left="360"/>
-              <w:jc w:val="left"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collect contaminated waste (liquid/solid) in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>labeled</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> waste containers and autoclave it in an S2-capable autoclave. The autoclaved waste is then disposed of through the normal waste disposal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>process.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57AB87EA" w14:textId="132F95AB" w:rsidR="00FF5D8F" w:rsidRPr="004201E3" w:rsidRDefault="004201E3" w:rsidP="004201E3">
+            <w:pPr>
+              <w:pStyle w:val="berschrift2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contaminated equipment and instruments must be disinfected in accordance with the hygiene plan or, if possible, autoclaved </w:t>
+            </w:r>
+            <w:r w:rsidR="00103D52">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clean</w:t>
+            </w:r>
+            <w:r w:rsidR="00103D52">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004201E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC0B45" w:rsidRPr="007F4A8C" w14:paraId="17418A5A" w14:textId="77777777" w:rsidTr="00F67F6E">
+      <w:tr w:rsidR="00294982" w:rsidRPr="007F4A8C" w14:paraId="17418A5A" w14:textId="77777777" w:rsidTr="004851B3">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="745"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7331" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7423B16E" w14:textId="4E8463E5" w:rsidR="00F30F6D" w:rsidRDefault="00E64805" w:rsidP="007F4A8C">
+          <w:p w14:paraId="71BE1EA1" w14:textId="2C1027CA" w:rsidR="001B626A" w:rsidRPr="00C23FE5" w:rsidRDefault="007C2708" w:rsidP="001B626A">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:spacing w:before="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Template created by</w:t>
+            </w:r>
+            <w:r w:rsidR="00093A3A" w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00093A3A" w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>.2021</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Stabsstelle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00093A3A" w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00280918" w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SU, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Biological Safety</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30F6D" w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B626A" w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23FE5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:r w:rsidR="001B626A" w:rsidRPr="00C23FE5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00103D52">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13AE2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="494D5BA4" w14:textId="795AB0B7" w:rsidR="00093A3A" w:rsidRPr="00B63EE7" w:rsidRDefault="00F30F6D" w:rsidP="00E55F1E">
+          <w:p w14:paraId="494D5BA4" w14:textId="08E3C899" w:rsidR="00093A3A" w:rsidRPr="007C2708" w:rsidRDefault="007C2708" w:rsidP="00E55F1E">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:spacing w:before="20"/>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B63EE7">
+            <w:r w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00E55F1E">
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Edited by</w:t>
+            </w:r>
+            <w:r w:rsidR="00E55F1E" w:rsidRPr="007C2708">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2708">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2668" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7E43F5FE" w14:textId="77777777" w:rsidR="00E64805" w:rsidRDefault="00E64805" w:rsidP="00E64805">
+          <w:p w14:paraId="1F51D839" w14:textId="21A8DA34" w:rsidR="00093A3A" w:rsidRDefault="007C2708">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:spacing w:before="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="4"/>
+            <w:commentRangeStart w:id="3"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Unterschrift:</w:t>
-[...1 lines deleted...]
-            <w:commentRangeEnd w:id="4"/>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="3"/>
+            <w:r w:rsidR="00103D52">
               <w:rPr>
                 <w:rStyle w:val="Kommentarzeichen"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
-              <w:commentReference w:id="4"/>
+              <w:commentReference w:id="3"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="37C18CC1" w14:textId="7E2A410D" w:rsidR="001B4907" w:rsidRPr="001B4907" w:rsidRDefault="001B4907" w:rsidP="001B4907"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4865680D" w14:textId="77777777" w:rsidR="00CF717D" w:rsidRDefault="00CF717D" w:rsidP="00265D47">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CF717D" w:rsidSect="00265D47">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="624" w:right="851" w:bottom="567" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="04EFAD25" w14:textId="77777777" w:rsidR="00E64805" w:rsidRPr="0042562E" w:rsidRDefault="00E64805" w:rsidP="00E64805">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:comment w:id="0" w:author="Voget, Sonja" w:date="2026-06-29T13:51:00Z" w:initials="SV">
+    <w:p w14:paraId="75FCCF8D" w14:textId="77777777" w:rsidR="004201E3" w:rsidRPr="004201E3" w:rsidRDefault="004201E3" w:rsidP="004201E3">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="0042562E">
+      <w:r w:rsidRPr="004201E3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Bitte spezifisch (!) für den</w:t>
-[...59 lines deleted...]
-        <w:t>nt werden.</w:t>
+        <w:t>Please fill this out specifically (!) for the pathogen(s). The text is for guidance only! You must specify the risk of infection (during which activities?), as well as any potential sensitizing or toxic hazards, and any potential carcinogenic or teratogenic properties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF88154" w14:textId="79D22986" w:rsidR="00E64805" w:rsidRDefault="00E64805" w:rsidP="00E64805">
+    <w:p w14:paraId="221E430B" w14:textId="7EB3455C" w:rsidR="004201E3" w:rsidRPr="004201E3" w:rsidRDefault="004201E3" w:rsidP="004201E3">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0042562E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Im zweiten Abschnitt dann mögliche Übertragungswege (z.B. oral, parenteral, perkutan, aerogen) beschreiben und wenn bekannt </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="004201E3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Krankheitss</w:t>
-[...5 lines deleted...]
-        <w:t>ymptome.</w:t>
+        <w:t>In the second section, describe possible routes of transmission (e.g., oral, parenteral, percutaneous, airborne) and, if known, symptoms of the disease.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="2" w:author="Voget, Sonja" w:date="2021-01-12T16:34:00Z" w:initials="SV">
-    <w:p w14:paraId="493DF583" w14:textId="7BAFB853" w:rsidR="00E55F1E" w:rsidRDefault="00E55F1E">
+  <w:comment w:id="1" w:author="Voget, Sonja" w:date="2026-06-29T13:53:00Z" w:initials="SV">
+    <w:p w14:paraId="2C8585BC" w14:textId="77777777" w:rsidR="004201E3" w:rsidRPr="004201E3" w:rsidRDefault="004201E3" w:rsidP="004201E3">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004201E3">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bitte ausfüllen und nicht geltende Punkte streichen. </w:t>
+        <w:t>Any other requirements? For example, safety goggles, respiratory protection? Please adjust the symbols on the left accordingly.</w:t>
       </w:r>
-      <w:r w:rsidR="00E64805">
-[...22 lines deleted...]
-      </w:hyperlink>
     </w:p>
-  </w:comment>
-[...1 lines deleted...]
-    <w:p w14:paraId="1FBF53DF" w14:textId="0423849B" w:rsidR="00E55F1E" w:rsidRPr="00E55F1E" w:rsidRDefault="00E55F1E">
+    <w:p w14:paraId="19683B57" w14:textId="77777777" w:rsidR="004201E3" w:rsidRPr="004201E3" w:rsidRDefault="004201E3" w:rsidP="004201E3">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32CBA2FC" w14:textId="4EB93B5E" w:rsidR="004201E3" w:rsidRPr="004201E3" w:rsidRDefault="004201E3" w:rsidP="004201E3">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004201E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>It may be necessary to wear long-sleeved clothing under the lab coat. This must be specified for the area of work and included in the operating instructions and training!</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Voget, Sonja" w:date="2026-06-29T13:47:00Z" w:initials="SV">
+    <w:p w14:paraId="138405BA" w14:textId="335D42AE" w:rsidR="004201E3" w:rsidRPr="004201E3" w:rsidRDefault="004201E3">
+      <w:pPr>
+        <w:pStyle w:val="Kommentartext"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00E55F1E">
+      <w:r w:rsidRPr="004201E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Vorgaben für die Dekontamination des Abfall</w:t>
+        <w:t>It must be determined whether wearing nail polish is permitted. See also the guidance on hand hygiene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004201E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004201E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>s und dessen Entsorgung angeben.</w:t>
+        <w:t xml:space="preserve"> laboratories.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Voget, Sonja" w:date="2021-01-26T10:36:00Z" w:initials="SV">
-    <w:p w14:paraId="1041117B" w14:textId="77777777" w:rsidR="00E64805" w:rsidRPr="0022588E" w:rsidRDefault="00E64805" w:rsidP="00E64805">
+  <w:comment w:id="3" w:author="Voget, Sonja" w:date="2026-06-29T13:57:00Z" w:initials="SV">
+    <w:p w14:paraId="71D750E2" w14:textId="5299578A" w:rsidR="00103D52" w:rsidRPr="00103D52" w:rsidRDefault="00103D52">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="0022588E">
+      <w:r w:rsidRPr="00103D52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>zB d</w:t>
-[...11 lines deleted...]
-        <w:t>enn Anzeigen gemäß Biostoffverordnung vorliegen die SGVP (für Sicherheit und Gesundheitsschutz am Arbeitsplatz verantworltiche Person).</w:t>
+        <w:t>The person in charge or a person designated by that person; for example, in the case of specified activities, the SGVP (the person responsible for occupational safety and health).</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-  <w15:commentEx w15:paraId="1041117B" w15:done="0"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:commentEx w15:paraId="221E430B" w15:done="0"/>
+  <w15:commentEx w15:paraId="32CBA2FC" w15:done="0"/>
+  <w15:commentEx w15:paraId="138405BA" w15:done="0"/>
+  <w15:commentEx w15:paraId="71D750E2" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
+  <w16cex:commentExtensible w16cex:durableId="3489EEF3" w16cex:dateUtc="2026-06-29T11:51:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0BF4F90F" w16cex:dateUtc="2026-06-29T11:53:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="64CDE26E" w16cex:dateUtc="2026-06-29T11:47:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4A4A521B" w16cex:dateUtc="2026-06-29T11:57:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cid:commentId w16cid:paraId="221E430B" w16cid:durableId="3489EEF3"/>
+  <w16cid:commentId w16cid:paraId="32CBA2FC" w16cid:durableId="0BF4F90F"/>
+  <w16cid:commentId w16cid:paraId="138405BA" w16cid:durableId="64CDE26E"/>
+  <w16cid:commentId w16cid:paraId="71D750E2" w16cid:durableId="4A4A521B"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3913F173" w14:textId="77777777" w:rsidR="000D25E5" w:rsidRDefault="000D25E5" w:rsidP="005635A5">
+    <w:p w14:paraId="4E9D4D1A" w14:textId="77777777" w:rsidR="003C4B67" w:rsidRDefault="003C4B67" w:rsidP="005635A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41026465" w14:textId="77777777" w:rsidR="000D25E5" w:rsidRDefault="000D25E5" w:rsidP="005635A5">
+    <w:p w14:paraId="3C460A28" w14:textId="77777777" w:rsidR="003C4B67" w:rsidRDefault="003C4B67" w:rsidP="005635A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7420EDF6" w14:textId="77777777" w:rsidR="000D25E5" w:rsidRDefault="000D25E5" w:rsidP="005635A5">
+    <w:p w14:paraId="6148478E" w14:textId="77777777" w:rsidR="003C4B67" w:rsidRDefault="003C4B67" w:rsidP="005635A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F9C9659" w14:textId="77777777" w:rsidR="000D25E5" w:rsidRDefault="000D25E5" w:rsidP="005635A5">
+    <w:p w14:paraId="4017F1D0" w14:textId="77777777" w:rsidR="003C4B67" w:rsidRDefault="003C4B67" w:rsidP="005635A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013D2AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14C4F3A8"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3366,50 +4590,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34862DD9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B900B4DA"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3192" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3912" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37DB0A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F547AFA"/>
     <w:lvl w:ilvl="0" w:tplc="5254D562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="431"/>
         </w:tabs>
         <w:ind w:left="411" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CFC2E5B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3506,51 +4843,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5831"/>
         </w:tabs>
         <w:ind w:left="5831" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="85767ABE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6551"/>
         </w:tabs>
         <w:ind w:left="6551" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C57078C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="080E799E"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3619,51 +4956,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42730703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52A04A56"/>
     <w:lvl w:ilvl="0" w:tplc="CB3A0C5A">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3759,51 +5096,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48DE3A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D581D30"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3872,51 +5209,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC2706F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ACCC2A0"/>
     <w:lvl w:ilvl="0" w:tplc="6FF8D6D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="831" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1551" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3986,51 +5323,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5871" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6591" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55026D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D4083DC"/>
     <w:lvl w:ilvl="0" w:tplc="E9725998">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4126,51 +5463,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56165F37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="025AA026"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CE1B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DA6AF28"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4239,51 +5689,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E69A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAB6DA84"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4352,51 +5802,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BD46C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A51CA886"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4468,51 +5918,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D5D674E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDFEBAA6"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4581,51 +6031,277 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="701C307D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F05EDF12"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7117621A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FFE9056"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DDA7984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E98448C"/>
     <w:lvl w:ilvl="0" w:tplc="34B8E99E">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4721,293 +6397,379 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1665087950">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="754321872">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="658769088">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="787428699">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="791166576">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1997756190">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="279074283">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="448622922">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="642390516">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1737118739">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="874081648">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="12" w16cid:durableId="882324722">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="13" w16cid:durableId="982545944">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="14" w16cid:durableId="1876111244">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="15" w16cid:durableId="1307273532">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="16" w16cid:durableId="623467037">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1961182046">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1702395847">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="517088034">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="20" w16cid:durableId="552500374">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8">
-[...14 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="21" w16cid:durableId="149057387">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="22" w16cid:durableId="1307204712">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="23" w16cid:durableId="1398626872">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="24" w16cid:durableId="1377042760">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="25" w16cid:durableId="248272757">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1039476271">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Voget, Sonja">
     <w15:presenceInfo w15:providerId="None" w15:userId="Voget, Sonja"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00530CBA"/>
     <w:rsid w:val="0000013B"/>
     <w:rsid w:val="000439A5"/>
+    <w:rsid w:val="0006484A"/>
     <w:rsid w:val="00093A3A"/>
-    <w:rsid w:val="000D25E5"/>
+    <w:rsid w:val="000C7842"/>
+    <w:rsid w:val="000D56C5"/>
+    <w:rsid w:val="00103D52"/>
+    <w:rsid w:val="00157E0A"/>
+    <w:rsid w:val="0018553B"/>
+    <w:rsid w:val="001A1F75"/>
     <w:rsid w:val="001B4907"/>
+    <w:rsid w:val="001B626A"/>
+    <w:rsid w:val="001E135F"/>
     <w:rsid w:val="001E4E68"/>
     <w:rsid w:val="001E744A"/>
     <w:rsid w:val="001F228C"/>
+    <w:rsid w:val="001F6B6A"/>
+    <w:rsid w:val="0022588E"/>
+    <w:rsid w:val="002345DC"/>
     <w:rsid w:val="002424F5"/>
     <w:rsid w:val="00265D47"/>
     <w:rsid w:val="0027583E"/>
+    <w:rsid w:val="00280918"/>
     <w:rsid w:val="00293BA3"/>
+    <w:rsid w:val="00294982"/>
     <w:rsid w:val="002D21A6"/>
     <w:rsid w:val="00300E4A"/>
+    <w:rsid w:val="00301124"/>
     <w:rsid w:val="00314CF1"/>
+    <w:rsid w:val="00350E40"/>
+    <w:rsid w:val="00363024"/>
     <w:rsid w:val="00372BD1"/>
     <w:rsid w:val="00380123"/>
     <w:rsid w:val="00381BD6"/>
     <w:rsid w:val="003A3511"/>
     <w:rsid w:val="003B7AC4"/>
+    <w:rsid w:val="003C4B67"/>
+    <w:rsid w:val="003E13D2"/>
+    <w:rsid w:val="004201E3"/>
+    <w:rsid w:val="0042562E"/>
     <w:rsid w:val="00431DE3"/>
+    <w:rsid w:val="004365C5"/>
+    <w:rsid w:val="00453C33"/>
     <w:rsid w:val="00472A5A"/>
+    <w:rsid w:val="004777D0"/>
+    <w:rsid w:val="004851B3"/>
     <w:rsid w:val="004A219F"/>
     <w:rsid w:val="004C06B7"/>
+    <w:rsid w:val="004C7E87"/>
+    <w:rsid w:val="004D5C0B"/>
     <w:rsid w:val="00524FEF"/>
     <w:rsid w:val="00530CBA"/>
     <w:rsid w:val="00531787"/>
+    <w:rsid w:val="0055724A"/>
     <w:rsid w:val="005635A5"/>
     <w:rsid w:val="00567B23"/>
+    <w:rsid w:val="00594EB9"/>
+    <w:rsid w:val="005C0F2B"/>
     <w:rsid w:val="00630A60"/>
     <w:rsid w:val="00653915"/>
+    <w:rsid w:val="0066143C"/>
     <w:rsid w:val="00695BC3"/>
     <w:rsid w:val="006C02FF"/>
     <w:rsid w:val="00733787"/>
     <w:rsid w:val="007471D3"/>
     <w:rsid w:val="007B66CD"/>
+    <w:rsid w:val="007C2708"/>
     <w:rsid w:val="007F1763"/>
     <w:rsid w:val="007F4A8C"/>
     <w:rsid w:val="00805686"/>
+    <w:rsid w:val="00824DEC"/>
     <w:rsid w:val="008461F8"/>
     <w:rsid w:val="00847B0D"/>
     <w:rsid w:val="0085346F"/>
+    <w:rsid w:val="00861618"/>
     <w:rsid w:val="00870060"/>
+    <w:rsid w:val="008953EA"/>
     <w:rsid w:val="00897BDB"/>
+    <w:rsid w:val="008D22F3"/>
     <w:rsid w:val="008D4842"/>
+    <w:rsid w:val="008D4F92"/>
     <w:rsid w:val="0090481A"/>
     <w:rsid w:val="00906DA7"/>
+    <w:rsid w:val="00946A6E"/>
+    <w:rsid w:val="009526AA"/>
+    <w:rsid w:val="009565DA"/>
     <w:rsid w:val="00977493"/>
+    <w:rsid w:val="00982B97"/>
     <w:rsid w:val="009965E2"/>
     <w:rsid w:val="009A48B6"/>
     <w:rsid w:val="009B1D52"/>
     <w:rsid w:val="009C59AF"/>
     <w:rsid w:val="009D16E7"/>
+    <w:rsid w:val="009E1BF4"/>
+    <w:rsid w:val="00A0137B"/>
+    <w:rsid w:val="00A04289"/>
     <w:rsid w:val="00A358EE"/>
     <w:rsid w:val="00A4118B"/>
+    <w:rsid w:val="00A6137F"/>
     <w:rsid w:val="00A7547E"/>
     <w:rsid w:val="00A834BF"/>
     <w:rsid w:val="00A85D96"/>
     <w:rsid w:val="00A917C7"/>
     <w:rsid w:val="00AA3107"/>
+    <w:rsid w:val="00AA43CD"/>
     <w:rsid w:val="00AD1D65"/>
+    <w:rsid w:val="00AE07F8"/>
     <w:rsid w:val="00AE4D2A"/>
     <w:rsid w:val="00AE7D58"/>
     <w:rsid w:val="00B10AA9"/>
     <w:rsid w:val="00B23042"/>
+    <w:rsid w:val="00B3669F"/>
     <w:rsid w:val="00B63EE7"/>
     <w:rsid w:val="00B92BAD"/>
     <w:rsid w:val="00B97EFC"/>
+    <w:rsid w:val="00BA1670"/>
+    <w:rsid w:val="00BC1892"/>
     <w:rsid w:val="00BE2F9A"/>
     <w:rsid w:val="00BE2FB3"/>
     <w:rsid w:val="00C00277"/>
+    <w:rsid w:val="00C21F90"/>
+    <w:rsid w:val="00C23FE5"/>
+    <w:rsid w:val="00C3733E"/>
     <w:rsid w:val="00C86E48"/>
     <w:rsid w:val="00CE6443"/>
+    <w:rsid w:val="00CF1C28"/>
     <w:rsid w:val="00CF717D"/>
+    <w:rsid w:val="00D10FC7"/>
+    <w:rsid w:val="00D13AE2"/>
     <w:rsid w:val="00D75353"/>
+    <w:rsid w:val="00D76A70"/>
+    <w:rsid w:val="00D9791D"/>
+    <w:rsid w:val="00DB3962"/>
     <w:rsid w:val="00DC0B45"/>
+    <w:rsid w:val="00DC44E7"/>
+    <w:rsid w:val="00DE3391"/>
     <w:rsid w:val="00DE589D"/>
     <w:rsid w:val="00E001EA"/>
+    <w:rsid w:val="00E218AF"/>
+    <w:rsid w:val="00E24BC6"/>
+    <w:rsid w:val="00E263F0"/>
+    <w:rsid w:val="00E4112E"/>
     <w:rsid w:val="00E54AEC"/>
     <w:rsid w:val="00E55F1E"/>
-    <w:rsid w:val="00E64805"/>
+    <w:rsid w:val="00E7451D"/>
+    <w:rsid w:val="00E87590"/>
     <w:rsid w:val="00EB782D"/>
     <w:rsid w:val="00EC53A8"/>
     <w:rsid w:val="00ED1135"/>
+    <w:rsid w:val="00ED2E74"/>
+    <w:rsid w:val="00EE7BE1"/>
     <w:rsid w:val="00EF4A3A"/>
     <w:rsid w:val="00EF4BBB"/>
     <w:rsid w:val="00F116A2"/>
     <w:rsid w:val="00F30F6D"/>
     <w:rsid w:val="00F56EC4"/>
-    <w:rsid w:val="00F67F6E"/>
+    <w:rsid w:val="00F66756"/>
     <w:rsid w:val="00F70C6C"/>
     <w:rsid w:val="00F90619"/>
+    <w:rsid w:val="00FA317B"/>
     <w:rsid w:val="00FA7401"/>
     <w:rsid w:val="00FE1025"/>
     <w:rsid w:val="00FE28FA"/>
     <w:rsid w:val="00FE695F"/>
+    <w:rsid w:val="00FF5D8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="de-DE" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="34A2DC53"/>
   <w15:docId w15:val="{13C72D45-2F02-471B-8542-EC75BF8BBE0F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5335,50 +7097,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:spacing w:val="50"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
@@ -5593,102 +7360,217 @@
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift2"/>
     <w:rsid w:val="003B7AC4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:spacing w:val="50"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E55F1E"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="2166041">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="62608474">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="226112837">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="374353399">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="530337058">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="710544206">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="712391008">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="787312472">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1142846887">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1615286912">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1736199354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1869879183">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.gif"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.gif"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5965,109 +7847,50 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="5374b445-e4cc-4fe1-963f-4dcee601a828">XMMUDST2ZXVP-61861671-1637</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5374b445-e4cc-4fe1-963f-4dcee601a828">
       <Url>https://sharepoint.uni-goettingen.de/medizin/umg-biobank/_layouts/15/DocIdRedir.aspx?ID=XMMUDST2ZXVP-61861671-1637</Url>
       <Description>XMMUDST2ZXVP-61861671-1637</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...57 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101006A1764D48A2EAF4E9A804C82BC27AA71" ma:contentTypeVersion="0" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="cf504ceb6c0f74a5cc724c84f296b4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5374b445-e4cc-4fe1-963f-4dcee601a828" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a1e5e5d0f31291c0db302d0627c5f685" ns2:_="">
     <xsd:import namespace="5374b445-e4cc-4fe1-963f-4dcee601a828"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5374b445-e4cc-4fe1-963f-4dcee601a828" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Wert der Dokument-ID" ma:description="Der Wert der diesem Element zugewiesenen Dokument-ID." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
@@ -6168,139 +7991,205 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{552167C8-5442-47FF-AB3A-87620A204A98}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5374b445-e4cc-4fe1-963f-4dcee601a828"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D799F24-1C47-42AA-8A79-0E752DBAD3CB}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19049C7D-62E2-4A3E-ADDF-64EE096E8679}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5374b445-e4cc-4fe1-963f-4dcee601a828"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFEBACB0-24AF-43F0-A263-A2A43454F2EB}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CA9EE2E-AB35-4A28-B954-E1F85D76ECF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4525D0-F321-41CA-BA48-99744AEDB45A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D799F24-1C47-42AA-8A79-0E752DBAD3CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1216</Characters>
+  <Pages>2</Pages>
+  <Words>661</Words>
+  <Characters>4168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1407</CharactersWithSpaces>
+  <CharactersWithSpaces>4820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Uni Göttingen</dc:creator>
+  <dc:creator>sonja.voget@zvw.uni-goettingen.de</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006A1764D48A2EAF4E9A804C82BC27AA71</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>89b6fa76-dd81-4bb0-9810-554856a11cef</vt:lpwstr>
   </property>
 </Properties>
 </file>